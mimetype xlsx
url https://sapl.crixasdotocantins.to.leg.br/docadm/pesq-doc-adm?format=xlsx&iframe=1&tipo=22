--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -168,51 +168,51 @@
   <si>
     <t>Processo para contratação de assessoria, no âmbito administrativo junto a Comissão de Contratação da Câmara, com a finalidade de acompanhar e tomar as providências cabíveis e necessárias nos procedimentos licitatórios, dispensa de licitação e demais procedimentos. Empresa contratada: G &amp; V Apoio Administrativo Ltda - ME, CNPJ: 21.722.490/0001-00, Valor R$ 42.000,00 (quarenta e dois mil reais), Assinatura do contrato: 19/01/2026, Validade: 31/12/2026.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Processo para contratação de empresa para troca da lona de toldo do prédio da Câmara Municipal de Crixás do Tocantins. Empresa contratada: JB de Souza Carvalho Ltda, CNPJ: 22.707.440/0001-16, Valor de R$ 15.240,00 (quinze mil, duzentos e quarenta reais), Assinatura do contrato: 28/01/2026, Validade: 28/04/2026.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Processo para contratação de empresa para prestação de serviço com fornecimento de lanches destinados as Sessões Ordinárias da Câmara Municipal de Crixás do Tocantins/TO. Empresa Contratada: EDILEUZA NONATA LIMA - MEI, CNPJ nº 41.456.041/0001-74. Valor do Contrato: R$ 13.000,00. Data de Assinatura: 12 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Processo para contratação de empresa visando a aquisição de combustíveis para frota de veículos da Câmara Municipal de Crixás do Tocantins/TO. Empresa Contratada: POSTO ALIANÇA-COMÉRCIO DE COMBUSTÍVEIS LTDA. CNPJ nº 31.919.689/0001-86. Valor do Contrato: R$ 32.450,00. Data de Assinatura: 12 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>Processo para contratação de prestação de serviço no fornecimento de internet para o prédio da Câmara Municipal de Crixás do Tocantins/TO.</t>
+    <t>Processo para contratação de prestação de serviço no fornecimento de internet para o prédio da Câmara Municipal de Crixás do Tocantins/TO. Empresa Contratada: BIRA NET TELECOM LTDA-ME, CNPJ nº 44.591.989/0001-20. Valor do Contrato: R$ 3.600,00. Data de Assinatura: 27 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>