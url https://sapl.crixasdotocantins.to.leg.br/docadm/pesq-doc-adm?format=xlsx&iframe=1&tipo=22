--- v1 (2026-04-13)
+++ v2 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="55">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
@@ -144,75 +144,81 @@
   <si>
     <t>384</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Processo de Dispensa de Licitação para prestação de serviços de pintura para Câmara de Vereadores do Município de Crixás do Tocantins/TO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Processo para contratação de prestação de serviços de fotos aplicadas no vidro buscas de fotos com familiares, fotos em estúdio, restauração de fotos, com fornecimento do material necessário ao cumprimento do objeto, para o acervo do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>Processo para contratação de assessoria, no âmbito administrativo junto a Comissão de Contratação da Câmara, com a finalidade de acompanhar e tomar as providências cabíveis e necessárias nos procedimentos licitatórios, dispensa de licitação e demais procedimentos. Empresa contratada: G &amp; V Apoio Administrativo Ltda - ME, CNPJ: 21.722.490/0001-00, Valor R$ 42.000,00 (quarenta e dois mil reais), Assinatura do contrato: 19/01/2026, Validade: 31/12/2026.</t>
+    <t>Processo destinado a contratação de assessoria, no âmbito administrativo junto a Comissão de Contratação da Câmara, com a finalidade de acompanhar e tomar as providências cabíveis e necessárias nos procedimentos licitatórios, dispensa de licitação e demais procedimentos. EMPRESA CONTRATADA: G &amp; V Apoio Administrativo Ltda - ME, CNPJ: 21.722.490/0001-00, Valor R$ 42.000,00 (quarenta e dois mil reais), Assinatura do contrato: 19/01/2026, Validade: 31/12/2026.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>Processo para contratação de empresa para troca da lona de toldo do prédio da Câmara Municipal de Crixás do Tocantins. Empresa contratada: JB de Souza Carvalho Ltda, CNPJ: 22.707.440/0001-16, Valor de R$ 15.240,00 (quinze mil, duzentos e quarenta reais), Assinatura do contrato: 28/01/2026, Validade: 28/04/2026.</t>
+    <t>Processo destinado a contratação de empresa para troca da lona de toldo do prédio da Câmara Municipal de Crixás do Tocantins. EMPRESA CONTRATADA: JB de Souza Carvalho Ltda, CNPJ: 22.707.440/0001-16, Valor de R$ 15.240,00 (quinze mil, duzentos e quarenta reais), Assinatura do contrato: 28/01/2026, Validade: 28/04/2026.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>Processo para contratação de empresa para prestação de serviço com fornecimento de lanches destinados as Sessões Ordinárias da Câmara Municipal de Crixás do Tocantins/TO. Empresa Contratada: EDILEUZA NONATA LIMA - MEI, CNPJ nº 41.456.041/0001-74. Valor do Contrato: R$ 13.000,00. Data de Assinatura: 12 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
+    <t>Processo destinado a contratação de empresa para prestação de serviço com fornecimento de lanches destinados as Sessões Ordinárias da Câmara Municipal de Crixás do Tocantins/TO. EMPRESA CONTRATADA: EDILEUZA NONATA LIMA - MEI, CNPJ nº 41.456.041/0001-74. Valor do Contrato: R$ 13.000,00. Data de Assinatura: 12 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>Processo para contratação de empresa visando a aquisição de combustíveis para frota de veículos da Câmara Municipal de Crixás do Tocantins/TO. Empresa Contratada: POSTO ALIANÇA-COMÉRCIO DE COMBUSTÍVEIS LTDA. CNPJ nº 31.919.689/0001-86. Valor do Contrato: R$ 32.450,00. Data de Assinatura: 12 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
+    <t>Processo destinado a contratação de empresa visando a aquisição de combustíveis para frota de veículos da Câmara Municipal de Crixás do Tocantins/TO. EMPRESA CONTRATADA: POSTO ALIANÇA-COMÉRCIO DE COMBUSTÍVEIS LTDA. CNPJ nº 31.919.689/0001-86. Valor do Contrato: R$ 32.450,00. Data de Assinatura: 12 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>Processo para contratação de prestação de serviço no fornecimento de internet para o prédio da Câmara Municipal de Crixás do Tocantins/TO. Empresa Contratada: BIRA NET TELECOM LTDA-ME, CNPJ nº 44.591.989/0001-20. Valor do Contrato: R$ 3.600,00. Data de Assinatura: 27 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
+    <t>Processo destinado a contratação de prestação de serviço no fornecimento de internet para o prédio da Câmara Municipal de Crixás do Tocantins/TO. EMPRESA CONTRATADA: BIRA NET TELECOM LTDA-ME, CNPJ nº 44.591.989/0001-20. Valor do Contrato: R$ 3.600,00. Data de Assinatura: 27 de fevereiro de 2026. Validade: 31 de dezembro 2026.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>Processo destinado a contratação de empresa especializada em sistemas web integrado de gestão pública módulos de contabilidade portal da transparência, almoxarifado/compras controle de frotas, patrimônio e protocolo, para Câmara Municipal de Crixás do Tocantins/TO. EMPRESA CONTRATADA: SAYMON REYLON MIRANDA CRUZ 94003777115 - ME, CNPJ: 39.860.504/0001-17. VALOR TOTAL: R$ 18.000,00 (dezoito mil reais). VIGÊNCIA: abril a dezembro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -504,51 +510,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -856,50 +862,70 @@
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>