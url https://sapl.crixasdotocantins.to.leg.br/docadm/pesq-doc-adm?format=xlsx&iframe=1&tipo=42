--- v0 (2026-02-25)
+++ v1 (2026-05-28)
@@ -63,51 +63,51 @@
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>Aditivo de Contratos</t>
   </si>
   <si>
     <t>Termo Aditivo nº 001/2025, ao Contrato de Prestação de Serviços nº 002/2025, celebrado com a empresa ACP Amorim Contabilidade Pública S/S Ltda, CNPJ: 13.508.075/0001-20, Objeto: Prestação de serviços técnicos de assessoria em contabilidade da Câmara Municipal de Crixás do Tocantins/TO. Prorrogação por 12 (doze) meses, contados a partir do término de sua vigência atual. Mantendo-se inalterados: Objeto, valores e demais condições originalmente pactuadas.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Termo Aditivo nº 002/2025, ao Contrato de Prestação de Serviços nº 001/2025, celebrado com a empresa Amorim Sociedade Individual de Advocacia, CNPJ: 58.846.751/0001-03, Objeto: Prestação de serviços jurídicos técnicos especializados, compreendendo o patrocínio e a defesa de causas judiciais e administrativas, emissão de pareceres jurídicos e demais atos de interesse Câmara Municipal de Crixás do Tocantins/TO. Prorrogação por 12 (doze) meses, contados a partir do término de sua vigência atual. Mantendo-se inalterados: Objeto, valores e demais condições originalmente pactuadas.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Termo Aditivo nº 003/2025, ao Contrato nº 005/2025, celebrado com a empresa NovaPro Gestão Inteligente Ltda, CNPJ: 23.433.998/0001-13, Objeto: Contratação de empresa especializada em Sistema web integrado de Gestão Pública, módulos de Contabilidade, portal da transparência, almoxarifado/compras, controle de frotas, patrimônio e protocolo para Câmara Municipal de Crixás do Tocantins/TO. Valor global: R$ 27.000,00 (vinte e sete mil reais) Prorrogação por 12 (doze) meses, contados a partir do término de sua vigência original.</t>
+    <t>Termo Aditivo nº 003/2025, ao Contrato nº 005/2025, celebrado com a empresa NovaPro Gestão Inteligente Ltda, CNPJ: 23.433.998/0001-13, Objeto: Contratação de empresa especializada em Sistema web integrado de Gestão Pública, módulos de Contabilidade, portal da transparência, almoxarifado/compras, controle de frotas, patrimônio e protocolo para Câmara Municipal de Crixás do Tocantins/TO. Valor global: R$ 27.000,00 (vinte e sete mil reais) Prorrogação por 12 (doze) meses, contados a partir do término de sua vigência original. TERMO DE RESCISÃO CONTRATUAL: Consta em Documento Acessório o Termo de Rescisão de 14/04/2026.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Termo Aditivo nº 004/2025, ao Contrato nº 004/2025, celebrado com a empresa João Batista Parente Neres, CNPJ: 18.446.097/0001-26, Objeto: Prestação de serviços de manutenção, configuração, atualização e suporte técnico do website da Câmara Municipal de Crixás do Tocantins/TO. Valor global: R$ 19.050,00 (dezenove mil e cinquenta reais) Prorrogação por 12 (doze) meses, contados a partir do término de sua vigência original.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Termo Aditivo nº 005/2025, ao Contrato nº 006/2025, celebrado com a empresa Gurjao Consultoria - ME, CNPJ: 36.059.305/0001-16, Objeto: Prestação de serviços de consultoria e assessoria, controle interno junto ao Recursos Humanos, com envio do SICAP-AP, RAIZ, DIRF e E-SICIAL, para a Câmara Municipal de Crixás do Tocantins/TO. Valor global: R$ 53.700,00 (cinquenta e três mil e setecentos reais) Prorrogação por 12 (doze) meses, contados a partir do término de sua vigência original.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">