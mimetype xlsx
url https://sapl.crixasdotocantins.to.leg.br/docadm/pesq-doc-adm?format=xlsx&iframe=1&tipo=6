--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="990" uniqueCount="370">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
@@ -1090,50 +1090,80 @@
     <t>521</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Ata nº 01-2026 da Sessão Ordinária do dia 09/02/2026.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Ata nº 02-2026 da Sessão Ordinária do dia 10/02/2026.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Ata nº 03-2026 da Sessão Ordinária do dia 11/02/2026.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>Ata nº 04-2026 da Sessão Ordinária do dia 12/02/2026.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>Ata nº 05-2026 da Sessão Ordinária do dia 13/02/2026.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>Ata nº 06-2026 da Sessão Ordinária do dia 02/03/2026.</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>Ata nº 07-2026 da Sessão Ordinária do dia 03/03/2026.</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>Ata nº 08-2026 da Sessão Ordinária do dia 04/03/2026.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>Ata nº 09-2026 da Sessão Ordinária do dia 05/03/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1425,51 +1455,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:F165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="77" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4637,50 +4667,150 @@
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>358</v>
       </c>
       <c r="B160" t="s">
         <v>352</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="D160" t="s">
         <v>9</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>359</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>360</v>
+      </c>
+      <c r="B161" t="s">
+        <v>352</v>
+      </c>
+      <c r="C161" t="s">
+        <v>22</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>362</v>
+      </c>
+      <c r="B162" t="s">
+        <v>352</v>
+      </c>
+      <c r="C162" t="s">
+        <v>25</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>364</v>
+      </c>
+      <c r="B163" t="s">
+        <v>352</v>
+      </c>
+      <c r="C163" t="s">
+        <v>28</v>
+      </c>
+      <c r="D163" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>366</v>
+      </c>
+      <c r="B164" t="s">
+        <v>352</v>
+      </c>
+      <c r="C164" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>368</v>
+      </c>
+      <c r="B165" t="s">
+        <v>352</v>
+      </c>
+      <c r="C165" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>