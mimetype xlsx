--- v1 (2026-04-13)
+++ v2 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="990" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="392">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
@@ -1120,50 +1120,116 @@
     <t>Ata nº 05-2026 da Sessão Ordinária do dia 13/02/2026.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Ata nº 06-2026 da Sessão Ordinária do dia 02/03/2026.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>Ata nº 07-2026 da Sessão Ordinária do dia 03/03/2026.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Ata nº 08-2026 da Sessão Ordinária do dia 04/03/2026.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>Ata nº 09-2026 da Sessão Ordinária do dia 05/03/2026.</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>Ata nº 10-2026 da Sessão Ordinária do dia 06/03/2026.</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>Ata nº 11-2026 da Sessão Extraordinária do dia 30/03/2026.</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>Ata nº 12-2026 da Sessão Ordinária do dia 06/04/2026.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>Ata nº 13-2026 da Sessão Ordinária do dia 07/04/2026.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>Ata nº 14-2026 da Sessão Ordinária do dia 08/04/2026.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>Ata nº 15-2026 da Sessão Ordinária do dia 09/04/2026.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>Ata nº 16-2026 da Sessão Ordinária do dia 10/04/2026.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>Ata nº 17-2026 da Sessão Ordinária do dia 04/05/2026.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>Ata nº 18-2026 da Sessão Ordinária do dia 05/05/2026.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>Ata nº 19-2026 da Sessão Ordinária do dia 06/05/2026.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>Ata nº 20-2026 da Sessão Ordinária do dia 07/05/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1455,51 +1521,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F165"/>
+  <dimension ref="A1:F176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="77" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4767,50 +4833,270 @@
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>368</v>
       </c>
       <c r="B165" t="s">
         <v>352</v>
       </c>
       <c r="C165" t="s">
         <v>12</v>
       </c>
       <c r="D165" t="s">
         <v>9</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>369</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" t="s">
+        <v>370</v>
+      </c>
+      <c r="B166" t="s">
+        <v>352</v>
+      </c>
+      <c r="C166" t="s">
+        <v>15</v>
+      </c>
+      <c r="D166" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>372</v>
+      </c>
+      <c r="B167" t="s">
+        <v>352</v>
+      </c>
+      <c r="C167" t="s">
+        <v>18</v>
+      </c>
+      <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" t="s">
+        <v>374</v>
+      </c>
+      <c r="B168" t="s">
+        <v>352</v>
+      </c>
+      <c r="C168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D168" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" t="s">
+        <v>10</v>
+      </c>
+      <c r="F168" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" t="s">
+        <v>352</v>
+      </c>
+      <c r="C169" t="s">
+        <v>24</v>
+      </c>
+      <c r="D169" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" t="s">
+        <v>10</v>
+      </c>
+      <c r="F169" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" t="s">
+        <v>378</v>
+      </c>
+      <c r="B170" t="s">
+        <v>352</v>
+      </c>
+      <c r="C170" t="s">
+        <v>27</v>
+      </c>
+      <c r="D170" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" t="s">
+        <v>10</v>
+      </c>
+      <c r="F170" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" t="s">
+        <v>380</v>
+      </c>
+      <c r="B171" t="s">
+        <v>352</v>
+      </c>
+      <c r="C171" t="s">
+        <v>30</v>
+      </c>
+      <c r="D171" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" t="s">
+        <v>10</v>
+      </c>
+      <c r="F171" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" t="s">
+        <v>352</v>
+      </c>
+      <c r="C172" t="s">
+        <v>32</v>
+      </c>
+      <c r="D172" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" t="s">
+        <v>10</v>
+      </c>
+      <c r="F172" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" t="s">
+        <v>384</v>
+      </c>
+      <c r="B173" t="s">
+        <v>352</v>
+      </c>
+      <c r="C173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D173" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" t="s">
+        <v>10</v>
+      </c>
+      <c r="F173" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" t="s">
+        <v>352</v>
+      </c>
+      <c r="C174" t="s">
+        <v>50</v>
+      </c>
+      <c r="D174" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" t="s">
+        <v>10</v>
+      </c>
+      <c r="F174" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" t="s">
+        <v>352</v>
+      </c>
+      <c r="C175" t="s">
+        <v>53</v>
+      </c>
+      <c r="D175" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" t="s">
+        <v>10</v>
+      </c>
+      <c r="F175" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" t="s">
+        <v>352</v>
+      </c>
+      <c r="C176" t="s">
+        <v>56</v>
+      </c>
+      <c r="D176" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>