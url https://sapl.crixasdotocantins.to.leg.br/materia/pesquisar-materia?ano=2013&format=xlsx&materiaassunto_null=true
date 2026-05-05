--- v0 (2025-10-27)
+++ v1 (2026-05-05)
@@ -54,459 +54,459 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Gean Ricardo Mendes Silva</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ART. 37, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CRECHE MUNICIPAL. (CRECHE CRIANÇA FELIZ, NA RUA GETÚLIO VARGAS, QD. 132, LT. 01, CENTRO, CRIXÁS).</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A PATRULHA AGRÍCOLA MECANIZADA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 267/2011 COM CRIAÇÃO DA SECRETARIA MUNICIPAL DE GOVERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 267/2011 COM EQUIPARAÇÃO DOS CARGOS DE CHEFE DE CONTROLE INTERNO E SECRETÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 102/2001 QUE DISPÕE SOBRE A REGULAMENTAÇÃO DO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - CAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS NO ÂMBITO DA SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTE, INDÚSTRIA E COMÉRCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA LEITE E PÃO DE CADA DIA, FORNECIMENTO DE LEITE E PÃES AS FAMÍLIAS CARENTES E DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPANSÃO DO ZONEAMENTO URBANO, INCORPORANDO ÁREA RURAL NO MUNICÍPIO DE CRIXÁS DO TOCANTINS/TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 268, DE 16/09/2011, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E OPERACIONAL DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONDIÇÕES PARA A NOMEAÇÃO DE AGENTES PÚBLICOS NO ÂMBITO DOS PODERES MUNICIPAIS, PARA OS CARGOS QUE ESPECIFICA, A FIM DE PROTEGER A PROBIDADE ADMINISTRATIVA E A MORALIDADE NO EXERCÍCIO DO CARGO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE LOTEAMENTO URBANO DE CRIXÁS DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CRIXÁS DO TOCANTINS PARA O PERÍODO DE 2014 A 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>RUI</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE POSSA DAR ATENÇÃO AO TERMINAL RODOVIÁRIO DESTE MUNICÍPIO, QUE REQUER CERTAS MELHORIAS, UMA VEZ SABIDO, QUE A RODOVIÁRIA DE UMA CIDADE É SEU ESPELHO QUANDO BEM ZELADA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Dra. ANGÉLICA</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA LICENÇA PARA AFASTAMENTO DO CARGO DE VEREADORA, COM A FINALIDADE DE ASSUNÇÃO DE CARGO DE SECRETÁRIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE TOME CONHECIMENTO DE UM BUEIRO QUE SE ENCONTRA ESTOURADO, NA ESTRADA DE ACESSO A PROPRIEDADE DO EX-VEREADOR CLEMENTE.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ver. RENATO</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL ATENÇÃO A AVENIDA AURORA AUGUSTA, QUE SE ENCONTRA COM BOA PARTE DE SEU ASFALTO DETERIORADO, E COM MUITOS BURACOS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REFORMA DA PONTE SITUADA SOBRE O RIO CRIXÁS, PONTE ESTA QUE FICA ENTRE OS MUNICÍPIOS DE CRIXÁS DO TOCANTINS E SANTA RITA DO TOCANTINS, A MESMA É CHAMADA CARINHOSAMENTE PELA POPULAÇÃO DE PONTE VELHA.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Irmão Paulim</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL O TRANSPORTE DE QUALIDADE AOS ACADÊMICOS DA NOSSA CIDADE, A FIM DE QUE POSSAM IR E VIR COM SEGURANÇA E TAMBÉM TEREM O TRANSPORTE AOS SÁBADOS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REABERTURA DA ANTIGA FÁBRICA DE TEMPEROS, QUE FOI DOADA PELA SETAS - SECRETARIA ESTADUAL DO TRABALHO E ASSISTÊNCIA SOCIAL, SENDO QUE A MESMA SE ENCONTRA FECHADA POR FALTA DE PARCERIAS DO MANDATO ANTERIOR, ESTA NECESSITA DA CONTRA PARTIDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A ABERTURA DA APAE COM PARCERIA ATRAVÉS DE TERMO CELEBRADO ENTRE A PREFEITURA E SUAS RESPECTIVAS SECRETARIAS, TENDO EM VISTA QUE JÁ POSSUI UMA PRIMEIRA FASE DA MESMA IMPLANTADA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL ILUMINAÇÃO PARA A PRAÇA QUE FICA LOCALIZADA EM FRENTE À IGREJA CATÓLICA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE O DIREITO DOS CONSELHEIROS TUTELARES SEJA ASSEGURADO, TAIS COMO: COBERTURA PREVIDENCIÁRIA, GOZO DE FÉRIAS ANUAIS REMUNERADAS ACRESCIDAS DE 1/3 (UM TERÇO) DO VALOR DA REMUNERAÇÃO MENSAL, LICENÇA-MATERNIDADE, LICENÇA-PATERNIDADE E GRATIFICAÇÃO NATALINA, CONFORME ART. 134, DA LEI FEDERAL Nº 12.696, DE JUNHO DE 2012.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CRIAÇÃO DE UMA LINHA DE TRANSPORTE PARA OS PRODUTORES RURAIS, TAIS COMO: MONTELOS, CANASTRA, CABECEIRAS, DEUSDETE GLÓRIA, DALAS, BOA SORTE, MOTAS E MANELINHO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REFORMA DA QUADRA POLIESPORTIVA MANOEL JUSTINO DA SILVA, SITUADA NA RUA CARMO BARROS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A ILUMINAÇÃO NA AVENIDA DOM PEDRO I, QUE NECESSITA DE UMA REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL UM PONTO DE APOIO PARA A EQUIPE DO PSF - PROGRAMA DE SAÚDE DA FAMÍLIA, NAS SEDES DOS ASSENTAMENTOS P. ARLINDO E BOA SORTE, PARA O ATENDIMENTO DA POPULAÇÃO DESTAS ÁREAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REABERTURA DA FEIRA PERMANENTE AQUI EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REABERTURA DA HORTA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL PARA A ESCOLA MUNICIPAL FREI ANDRÉ, QUE SE LOCALIZA NA EXTENSÃO AGROVILA BOA SORTE.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A TROCA E REPOSIÇÃO DAS LIXEIRAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A ABERTURA DO QUIOSQUE QUE FICA LOCALIZADO NA PRAÇA 08 DE MAIO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UM BEBEDOURO NO PÁTIO MULTIFUNCIONAL DA PREFEITURA MUNICIPAL, QUE FICA LOCALIZADO NA RUA CARMO BARROS, ENTRE AS AVENIDAS JUSCELINO KUBITSCHEK E DOM PEDRO I, QUADRA 30.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CONCLUSÃO DO VESTIÁRIO DO ESTÁDIO CÍCERO ALVES FEITOSA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A SINALIZAÇÃO DE TRÂNSITO ADEQUADA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL O CASCALHAMENTO EM FRENTE À CRECHE DESTE MUNICÍPIO, O CENTRO MUNICIPAL CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -810,68 +810,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>