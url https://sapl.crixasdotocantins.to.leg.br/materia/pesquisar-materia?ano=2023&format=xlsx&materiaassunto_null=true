--- v0 (2025-10-28)
+++ v1 (2026-05-05)
@@ -54,279 +54,279 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ana Flávia Alves Silveira Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/50/pl-e_01-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/50/pl-e_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contratos temporários, e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/51/pl-e_02-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/51/pl-e_02-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o ingresso no Consórcio Intermunicipal e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/52/pl-e_03-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/52/pl-e_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, institui em novos termos o Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, o Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA, o Conselho Tutelar - CT, e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/54/pl-e_04-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/54/pl-e_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral da remuneração dos subsídios do Prefeito Municipal, do Vice-Prefeito, e dos Secretários, no âmbito do Município de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/57/pl-e_05-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/57/pl-e_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Saúde - CMS de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/58/pl-e_06-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/58/pl-e_06-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/61/pl-e_07-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/61/pl-e_07-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Política Municipal de Meio Ambiente do Município de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/62/pl-e_08-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/62/pl-e_08-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria-Geral do Município, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/63/pl-e_09-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/63/pl-e_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária urbana de Crixás do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/66/pl-e_15-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/66/pl-e_15-2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Profissionais do Magistério do Município de Crixás do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/67/pl-e_16-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/67/pl-e_16-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica a Lei nº 442/2023, do Município de Crixás do Tocantins/TO, da adesão ao Consórcio CODER-TO Sul Centro Oeste, conforme está registrado na Ata do Consórcio de nº 001/2022, na Pauta da Ordem do Dia 06/12/2022 de nº 07, Alínea "B". (Votação: aprovado).</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/68/pl-e_17-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/68/pl-e_17-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir no Plano Plurianual (2022 a 2025), na Lei de Diretrizes Orçamentárias 2023, e na Lei Orçamentária Anual 2023, e autoriza Abertura de Crédito Adicional Especial no orçamento corrente no montante de R$ 36.630,30 e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/65/pl-e_19-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/65/pl-e_19-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Crixás do Tocantins/TO, estabelecendo o Programa para o exercício de 2024. (Votação: aprovado).</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Zé do Davi</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/55/pr_01-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/55/pr_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento da Lei Municipal nº 291/2012, considerando o limite de 70%, para pagamento de subsídios dos vereadores do Município de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/60/pr_02-2023.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/60/pr_02-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Legislativa da Câmara Municipal de Crixás do Tocantins e dispõe sobre suas atribuições, e o cargo de Ouvidor Legislativo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Izabel do Bodin</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/53/req_01-2023_izabel.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/53/req_01-2023_izabel.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a instalação de climatizador na cozinha da Escola Municipal Perry Marques, a fim de proporcionar um ambiente de trabalho melhor. (Votação: Aprovado).</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Naldo Bogó</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/56/req_02-2023_clejinaldo.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/56/req_02-2023_clejinaldo.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, junto a Secretaria de Educação, a contratação de vigia para o período matutino e vespertino, para a creche municipal CMEI Criança Feliz e Escola Municipal Pery Marquês, desta cidade. (Votação: Aprovado).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Valmir da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/59/req_03-2023_valmir.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/59/req_03-2023_valmir.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a manutenção da estrada vicinal que dá acesso a TO-070 a fazenda Barra Mansa, e os ramais das demais fazendas: D2, Paraíso, Campo Real, Nossa Senhora Consoladora, Colina Verde, Brejo dos Buritis, Estivinha, São José, Porteira, Brejo do Mutuns, Deus me Deu, e chácara Boa Esperança. (Votação: Aprovado).</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Sabryna Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/64/req_07-2023_sabryna.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/64/req_07-2023_sabryna.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a apresentação de projeto de lei que denomine o prédio da Prefeitura Municipal de Crixás do Tocantins, para homenagear o munícipe José Luiz de Almeida (in memoriam). (Votação: aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -633,68 +633,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/50/pl-e_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/51/pl-e_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/52/pl-e_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/54/pl-e_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/57/pl-e_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/58/pl-e_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/61/pl-e_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/62/pl-e_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/63/pl-e_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/66/pl-e_15-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/67/pl-e_16-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/68/pl-e_17-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/65/pl-e_19-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/55/pr_01-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/60/pr_02-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/53/req_01-2023_izabel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/56/req_02-2023_clejinaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/59/req_03-2023_valmir.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/64/req_07-2023_sabryna.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/50/pl-e_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/51/pl-e_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/52/pl-e_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/54/pl-e_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/57/pl-e_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/58/pl-e_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/61/pl-e_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/62/pl-e_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/63/pl-e_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/66/pl-e_15-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/67/pl-e_16-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/68/pl-e_17-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/65/pl-e_19-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/55/pr_01-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/60/pr_02-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/53/req_01-2023_izabel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/56/req_02-2023_clejinaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/59/req_03-2023_valmir.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2023/64/req_07-2023_sabryna.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>