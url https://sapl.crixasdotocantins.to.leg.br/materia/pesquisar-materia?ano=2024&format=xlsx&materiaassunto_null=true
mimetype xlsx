--- v0 (2025-10-27)
+++ v1 (2026-05-05)
@@ -54,273 +54,273 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ana Flávia Alves Silveira Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/70/ple_01-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/70/ple_01-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos Conselheiros Tutelares e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/71/ple_02-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/71/ple_02-24.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4º da Lei nº 381/2018, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/72/ple_03-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/72/ple_03-24.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial (Piso Nacional) aos profissionais do Magistério do Município de Crixás do Tocantins, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/73/ple_04-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/73/ple_04-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor do plantão extra dos servidores da Saúde, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/74/ple_05-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/74/ple_05-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contrato temporário, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/75/ple_06-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/75/ple_06-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contrato temporário e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/82/ple_07-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/82/ple_07-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contrato temporário, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/81/ple_08-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/81/ple_08-24.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Medidas Socioeducativas do Município de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/83/ple_09-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/83/ple_09-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a metragem das áreas de domínio público não edificáveis, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/84/ple_10-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/84/ple_10-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual do Município de Crixás do Tocantins/TO, para o período de 2023/2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/85/ple_11-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/85/ple_11-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2025, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/86/ple_12-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/86/ple_12-24.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Crixas do Tocantins, estabelecendo o Programa para o exercício de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/76/pll_01-2024.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/76/pll_01-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Agentes Políticos Municipais do Poder Executivo e Legislativo, para o período de 2025 a 2028, do Município de Crixás do Tocantins/TO, e dá outras providências. (Subsídio do Prefeito Municipal, Vice-Prefeito, Secretário Municipal e Vereadores). Votação: aprovado.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/69/pr_02-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/69/pr_02-24.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial de servidores comissionados da Câmara Municipal de Crixás do Tocantins, atualizando os valores constantes da Lei nº 001/2017, de 01/02/2017, pela variação do IPCA Acumulado de 2017 a 2023, no âmbito do Poder Legislativo Municipal, e dá outras providências. Votação: aprovado.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/77/pr_03-24.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/77/pr_03-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cumprimento da Lei Municipal nº 291/2012, considerando o limite de 70%, para pagamento de subsídio de vereadores do Município de Crixás do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sabryna Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/78/req_01-24_sabryna.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/78/req_01-24_sabryna.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente desta Casa, Moção de Congratulações para os atletas e o time de futebol amador CFC de nosso município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Roger Luiz</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/80/req_02-24_roger.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/80/req_02-24_roger.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, que faça análise de viabilidade técnica e legal, para ampliação do prazo de licença maternidade de 120 para 180 dias. (Votação: aprovado).</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Carlinho, Eurípedes, Irmão Paulim, Izabel do Bodin, Naldo Bogó, Roger Luiz, Sabryna Aguiar, Valmir da Saúde, Zé do Davi</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/79/m._ap._01-2024.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/79/m._ap._01-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao time Crixás Futebol Clube - CFC, time de futebol amador masculino de nossa cidade, pelo exemplo de amor pelo esporte, organização e dedicação, conseguindo resultados expressivos como vice-campeão ou participação honrosa, que muito orgulhou o povo_x000D_
 deste município. Competições que participou: Copa Lopes em Nova Rosalândia; Copão Tocantins na Região Sul do Tocantins; e Boi em Pé em Santa Rita.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -628,68 +628,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/70/ple_01-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/71/ple_02-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/72/ple_03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/73/ple_04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/74/ple_05-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/75/ple_06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/82/ple_07-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/81/ple_08-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/83/ple_09-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/84/ple_10-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/85/ple_11-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/86/ple_12-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/76/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/69/pr_02-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/77/pr_03-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/78/req_01-24_sabryna.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/80/req_02-24_roger.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/79/m._ap._01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/70/ple_01-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/71/ple_02-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/72/ple_03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/73/ple_04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/74/ple_05-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/75/ple_06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/82/ple_07-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/81/ple_08-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/83/ple_09-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/84/ple_10-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/85/ple_11-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/86/ple_12-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/76/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/69/pr_02-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/77/pr_03-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/78/req_01-24_sabryna.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/80/req_02-24_roger.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/79/m._ap._01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>