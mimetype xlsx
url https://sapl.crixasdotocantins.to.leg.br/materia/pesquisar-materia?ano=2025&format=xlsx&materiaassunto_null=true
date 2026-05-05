--- v0 (2025-10-28)
+++ v1 (2026-05-05)
@@ -10,329 +10,398 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="116">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ana Flávia Alves Silveira Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/ple_01-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/ple_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 267/2011, que dispõe sobre a Estrutura Administrativa Organizacional e Operacional do Poder Executivo Municipal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/ple_02-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/ple_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contratos temporários e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/ple_03-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/ple_03-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Pessoa Idosa e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/ple_05-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/ple_05-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parceria Público-Privada e Concessões de Crixás do Tocantins/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/ple_06-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/ple_06-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Crixás do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/ple_07-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/ple_07-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a Lei nº 442/2023, do Município de Crixás do Tocantins, da adesão ao Consórcio CODER-TO Sul Centro-Oeste, conforme está registrado na Ata do Consórcio de nº 001/2022, na Pauta da Ordem do dia 06 de dezembro de 2022, de nº 07, alínea "B". (Votação: aprovado).</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/ple_08-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/ple_08-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Meio Ambiente e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/ple_09-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/ple_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 255/2010, que institui e regulamenta critérios para provisão de benefícios eventuais, no âmbito da Política Municipal de Assistência Social, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/ple_10-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/ple_10-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Palácio Municipal José Luiz de Almeida, a sede da Prefeitura Municipal de Crixás do Tocantins. (Votação: aprovado).</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/ple_11-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/ple_11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano Referência de 2025), e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/ple_12-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/ple_12-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Crixás do Tocantins, instituindo isenções de pagamento de ITBI em áreas rurais de reservas permanentes ou legais, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/ple_13-2025-.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/ple_13-2025-.pdf</t>
   </si>
   <si>
     <t>Inclui § 3º, no Art. 46, da Lei Municipal nº 433/2023, de 14/02/2023, para instituir gratificação de plantão aos Conselheiros Tutelares, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/ple_14-2025-.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/ple_14-2025-.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação (PME), aprovado pela Lei Municipal nº 350/2015, de 15/06/2015, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_15-2025-.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_15-2025-.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN, criado pela Lei Federal nº 11.346/2006, de 15 de setembro de 2006. (Aprovado).</t>
   </si>
   <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/107/ple_16-2025-ppa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Plurianual do Município de Crixás do Tocantins, para o quadriênio 2026-2029. (Aprovado).</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/108/ple_17-2025-loa.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a Despesa do Município de Crixás do Tocantins, Estabelecendo o Programa para o exercício de 2026. (Aprovado).</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/109/ple_18-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 267/2011, Reestrutura a Organização Administrativa do Poder Executivo Municipal, redefinindo competências das Secretarias de Saúde e Meio Ambiente, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/110/ple_19-2025.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal da Pessoa Idosa (FUMPI) no Município de Crixás do Tocantins, dispõe sobre sua gestão e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
     <t>89</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/plc_01-05.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/plc_01-05.pdf</t>
   </si>
   <si>
     <t>Altera a LOA - Lei Orçamentária Anual, Lei nº 472/2024 de 19 de dezembro de 2024, para adequação orçamentária no Quadro de Detalhamento da Despesa, promovendo a inclusão de novas Secretarias criadas conforme a Lei nº 473/2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Roger Luiz</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/pr_01-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/pr_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos servidores públicos do Poder Legislativo, Câmara Municipal de Crixás do Tocantins/TO, e adota outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/pr_02-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/pr_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o traje a ser utilizado pelos Vereadores da Câmara Municipal de Crixás do Tocantins/TO, nas Sessões Ordinárias e Extraordinárias - Sessões Legislativas. (Aprovado).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Naldo Bogó</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/req_01-2025.pdf</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/req_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, a construção de um espaço público destinado a realização de velórios, com infraestrutura adequada para atender com qualidade nossa comunidade. (Votação: aprovado).</t>
   </si>
   <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Izabel do Bodin</t>
+  </si>
+  <si>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/106/req_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Prefeita Municipal, que analise juridicamente, afim de editar projeto de lei, no programa (Cuidar de Quem Educa) destinado a promoção da rede pública municipal de Crixás do Tocantins, em consonância com a Lei Federal nº 14.681/2023 c/c a Lei nº 14.819/2024, e demais legislações, considerando ser de competência exclusiva do Poder Executivo. (Votação: aprovado).</t>
+  </si>
+  <si>
     <t>102</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/ind_01-25.pdf</t>
-[...2 lines deleted...]
-    <t>Indica a Prefeita Municipal, a adoção de providências para coibir a pertubação do sossego público por ruídos excessivos, especialmente nas proximidades de templos religiosos, e em outros locais sensíveis do município. (Votação: aprovado).</t>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/ind_01-25.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Prefeita Municipal, a adoção de providências para coibir a pertubação do sossego público por ruídos excessivos, especialmente nas proximidades de templos religiosos, e em outros locais sensíveis do município. (Aprovado).</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/111/ind_02-25.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Prefeita Municipal, a necessidade urgente de revisão e reajuste salarial para os cargos efetivos de Assistente Social e Fisioterapeuta do Município. (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -636,69 +705,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/ple_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/ple_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/ple_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/ple_05-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/ple_06-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/ple_07-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/ple_08-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/ple_09-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/ple_11-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/ple_13-2025-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/ple_14-2025-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_15-2025-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/plc_01-05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/ind_01-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/ple_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/ple_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/ple_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/ple_05-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/ple_06-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/ple_07-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/ple_08-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/ple_09-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/ple_11-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/ple_13-2025-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/ple_14-2025-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/ple_15-2025-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/107/ple_16-2025-ppa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/108/ple_17-2025-loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/109/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/110/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/plc_01-05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/106/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/ind_01-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixasdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/111/ind_02-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="241.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1046,193 +1115,355 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
         <v>89</v>
       </c>
-      <c r="E20" t="s">
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
         <v>90</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="E21" t="s">
         <v>91</v>
       </c>
-      <c r="H20" t="s">
+      <c r="F21" t="s">
         <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" t="s">
+        <v>92</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>109</v>
+      </c>
+      <c r="E25" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>